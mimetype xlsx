--- v0 (2026-07-29)
+++ v1 (2026-09-23)
@@ -181,50 +181,58 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+</Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konder-dv27.ru/shop/UID_3752.html" TargetMode="External"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konder-dv27.ru/order/?from=html&amp;id=3752" TargetMode="External"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konder-dv27.ru/shop/UID_3751.html" TargetMode="External"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konder-dv27.ru/order/?from=html&amp;id=3751" TargetMode="External"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konder-dv27.ru/shop/UID_3753.html" TargetMode="External"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konder-dv27.ru/order/?from=html&amp;id=3753" TargetMode="External"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konder-dv27.ru/shop/UID_3759.html" TargetMode="External"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konder-dv27.ru/order/?from=html&amp;id=3759" TargetMode="External"/>
 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konder-dv27.ru/shop/UID_3760.html" TargetMode="External"/>
 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konder-dv27.ru/order/?from=html&amp;id=3760" TargetMode="External"/>
 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konder-dv27.ru/shop/UID_3754.html" TargetMode="External"/>
 <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konder-dv27.ru/order/?from=html&amp;id=3754" TargetMode="External"/>
 <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konder-dv27.ru/shop/UID_3755.html" TargetMode="External"/>
 <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konder-dv27.ru/order/?from=html&amp;id=3755" TargetMode="External"/>
 <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konder-dv27.ru/shop/UID_3756.html" TargetMode="External"/>
 <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konder-dv27.ru/order/?from=html&amp;id=3756" TargetMode="External"/>
 <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konder-dv27.ru/shop/UID_3757.html" TargetMode="External"/>
 <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konder-dv27.ru/order/?from=html&amp;id=3757" TargetMode="External"/>
 <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konder-dv27.ru/shop/UID_3758.html" TargetMode="External"/>
 <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konder-dv27.ru/order/?from=html&amp;id=3758" TargetMode="External"/>
 <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konder-dv27.ru/shop/UID_3761.html" TargetMode="External"/>
 <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konder-dv27.ru/order/?from=html&amp;id=3761" TargetMode="External"/>
 <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konder-dv27.ru/shop/UID_3762.html" TargetMode="External"/>
 <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konder-dv27.ru/order/?from=html&amp;id=3762" TargetMode="External"/>
@@ -648,37 +656,37 @@
     <hyperlink ref="E19" r:id="rId36" location="" display="https://konder-dv27.ru/order/?from=html&amp;id=3768"/>
     <hyperlink ref="B20" r:id="rId37" location="" display="https://konder-dv27.ru/shop/UID_3769.html"/>
     <hyperlink ref="E20" r:id="rId38" location="" display="https://konder-dv27.ru/order/?from=html&amp;id=3769"/>
     <hyperlink ref="B21" r:id="rId39" location="" display="https://konder-dv27.ru/shop/UID_3772.html"/>
     <hyperlink ref="E21" r:id="rId40" location="" display="https://konder-dv27.ru/order/?from=html&amp;id=3772"/>
     <hyperlink ref="B22" r:id="rId41" location="" display="https://konder-dv27.ru/shop/UID_3770.html"/>
     <hyperlink ref="E22" r:id="rId42" location="" display="https://konder-dv27.ru/order/?from=html&amp;id=3770"/>
     <hyperlink ref="B23" r:id="rId43" location="" display="https://konder-dv27.ru/shop/UID_3771.html"/>
     <hyperlink ref="E23" r:id="rId44" location="" display="https://konder-dv27.ru/order/?from=html&amp;id=3771"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Промышленные мобильные кондиционеры 29-07-2026</dc:title>
+  <dc:title>Промышленные мобильные кондиционеры 23-09-2026</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>